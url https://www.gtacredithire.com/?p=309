--- v0 (2026-07-31)
+++ v1 (2026-09-14)
@@ -1,3374 +1,572 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30317"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/415fa99960f0dc4d/Documents/Documents/AA GTA/MDR Reviews/2026/MDR Files 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="51" documentId="13_ncr:1_{49BE3AD3-8922-2C46-913B-E4ACFDA48E93}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{558F3E1B-1035-4D3C-837E-08ABA4BBA261}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A6166B6B-0C55-4944-8E22-7F855181B092}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="by group and model" sheetId="1" r:id="rId1"/>
-    <sheet name="by manufacturer model and group" sheetId="2" r:id="rId2"/>
+    <sheet name="by reg age, veh age and group" sheetId="2" r:id="rId2"/>
     <sheet name="Notes" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'by group and model'!$A$5:$G$5</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="1">'by manufacturer model and group'!$2:$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'by group and model'!$A$9:$F$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'by reg age, veh age and group'!$A$4:$F$34</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'by reg age, veh age and group'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3631" uniqueCount="1015">
-[...2743 lines deleted...]
-    <t>Vehicle</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="87">
+  <si>
+    <t xml:space="preserve">The GTA specifies maximum daily rates for groups of vehicles provided by CHCs throughout the UK. CHCs may set their rates at any level up to and including the maximum daily rate specified for a vehicle group. </t>
+  </si>
+  <si>
+    <t>Taxi and private hire rates for hires which start between 1 July 2026 and 30 June 2027</t>
+  </si>
+  <si>
+    <t>Website updated 30 6 26</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Note : </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>There are two separate tables for groups T1 to T4 dependent upon the date of registration(see below for notes about group name changes).</t>
+    </r>
+  </si>
+  <si>
+    <t>For vehicles registered on or before 31/03/11, vehicles under 3 years old from date of first registration</t>
+  </si>
+  <si>
+    <t>Taxis</t>
+  </si>
+  <si>
+    <t>T1</t>
+  </si>
+  <si>
+    <t>T2</t>
+  </si>
+  <si>
+    <t>T3</t>
+  </si>
+  <si>
+    <t>T4</t>
+  </si>
+  <si>
+    <t>Saloon / Hatchback up to 1.7 (exc insurance)</t>
+  </si>
+  <si>
+    <t>Saloon / Hatchback up to 1.7 (inc insurance)</t>
+  </si>
+  <si>
+    <t>Saloon / Hatchback from 1.7 (exc insurance)</t>
+  </si>
+  <si>
+    <t>Saloon / Hatchback from 1.7 (inc insurance)</t>
+  </si>
+  <si>
+    <t>For vehicles registered on or before 31/03/11, vehicles over 3 years old from date of first registration</t>
+  </si>
+  <si>
+    <t>For hire vehicles registered ON OR AFTER 1st April 2011</t>
+  </si>
+  <si>
+    <t>Note 1: the old groups T1 and T2 are no longer applicable and have been removed.</t>
+  </si>
+  <si>
+    <t>Groups T3 and T4 have been renamed NT3 and NT4.</t>
+  </si>
+  <si>
+    <t>Note 2: The CHO must provide the vehicle registration number of the hire vehicle.</t>
+  </si>
+  <si>
+    <t>For vehicles registered after 31/03/11, vehicles under 3 years old from date of first registration</t>
+  </si>
+  <si>
+    <t>NT3</t>
+  </si>
+  <si>
+    <t>NT4</t>
+  </si>
+  <si>
+    <t>4/5 door saloon irrespective of engine size (exc insurance)</t>
+  </si>
+  <si>
+    <t>4/5 door saloon irrespective of engine size (inc insurance)</t>
+  </si>
+  <si>
+    <t>For vehicles registered after 31/03/11, vehicles over 3 years old from date of first registration</t>
+  </si>
+  <si>
+    <t>For vehicles registered at any date, vehicles under 4 years old from date of first registration</t>
+  </si>
+  <si>
+    <t>T5</t>
+  </si>
+  <si>
+    <t>T6</t>
+  </si>
+  <si>
+    <t>T7</t>
+  </si>
+  <si>
+    <t>T8</t>
+  </si>
+  <si>
+    <t>City of London Public Hire/Hackney (excl insurance)</t>
+  </si>
+  <si>
+    <t>City of London Public Hire/Hackney (inc insurance)</t>
+  </si>
+  <si>
+    <t>Public Hire/Hackney (excluding insurance)</t>
+  </si>
+  <si>
+    <t>Public Hire/Hackney (including insurance)</t>
+  </si>
+  <si>
+    <t>For vehicles registered at any date, vehicles over 4 years old from date of first registration</t>
+  </si>
+  <si>
+    <t>For vehicles registered at any date, vehicles under 3 years old from date of first registration</t>
+  </si>
+  <si>
+    <t>PT9</t>
+  </si>
+  <si>
+    <t>T10</t>
+  </si>
+  <si>
+    <t>T12</t>
+  </si>
+  <si>
+    <t>PT13</t>
+  </si>
+  <si>
+    <t>T14</t>
+  </si>
+  <si>
+    <t>Vehicles classified in car prestige groups up to and including P6 . VW Tiguan 2.0TDI 140 Bluemotion Mercedes Viano (2.2 Extra Long) 7 seater 2.2
+Mercedes Benz - V250 D AMG Line</t>
+  </si>
+  <si>
+    <t xml:space="preserve">People carrier 6/7 seats Galaxy, Sharan, Alhambra,Vauxhall Zafira Life DTI. LEVC - LTI TX5 – Petrol hybrid </t>
+  </si>
+  <si>
+    <t>Minibus 8/9 seats Tourneo, Transporter, Vito etc. Mercedes Vito Taxi(6 seater) 2148ccs.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vehicles classified in car prestige groups from P7 upwards  </t>
+  </si>
+  <si>
+    <t>Taxi Bike</t>
+  </si>
+  <si>
+    <t>For vehicles registered at any date, vehicles over 3 years old from date of first registration</t>
+  </si>
+  <si>
+    <t xml:space="preserve">People carrier 6/7 seats Galaxy, Sharan, Alhambra,Vauxhall Zafira Life DTI, LEVC - LTI TX5 – Petrol hybrid </t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. * From date of first registration. It is the age of the hired vehicle that determines the rate and no arguments of betterment can apply e.g. if claimants vehicle is, say, 5 years old and vehicle hired is 1 year old.  </t>
+  </si>
+  <si>
+    <t>2. No extra additions allowed such as for signage, radio hire, taxi display etc. but see FAQs (There are, however, additional costs that need to be met for some hires because of different Council costs for replating vehicles, fitting of different radio etc.  These are actual costs that need to be paid).</t>
+  </si>
+  <si>
+    <t>3. An additional £5 a day can be added for automatics (where this matches the customer’s vehicle) unless the model listed is an automatic.</t>
+  </si>
+  <si>
+    <t>4. Vehicles with semi-shift gearboxes/ direct shift gearboxes where you can change gears either manually (eg by using paddles behind the steering wheel) or automatically, qualify for the £5 per day uplift for automatics.</t>
+  </si>
+  <si>
+    <t>5. An additional £5 a day can be added for estate vehicles (where this matches the customer’s vehicle) unless the model listed is already an estate.</t>
+  </si>
+  <si>
+    <t>6. An additional £5 a day can be added for necessary extras such as tow bars and baby seats which reflect the customer’s damaged vehicle type/fitments.</t>
+  </si>
+  <si>
+    <t>7. All rates are exclusive of vat.</t>
+  </si>
+  <si>
+    <t>By manufacturer and group for hires which start between 1 July 2026 and 30 June 2027</t>
+  </si>
+  <si>
+    <t>Date Registered</t>
+  </si>
+  <si>
+    <t>Vehicle Age</t>
+  </si>
+  <si>
+    <t>Vehicle Type</t>
   </si>
   <si>
     <t>Engine Size (litre)</t>
   </si>
   <si>
     <t>Group</t>
   </si>
   <si>
     <t>GTA Rate</t>
   </si>
   <si>
-    <t>Alfa Romeo</t>
-[...5 lines deleted...]
-    <t>Aston Martin</t>
+    <t>pre 31/03/11</t>
+  </si>
+  <si>
+    <t>less than 3 yrs</t>
+  </si>
+  <si>
+    <t>Saloon / Hatchback up to 1.7 (excluding insurance)</t>
+  </si>
+  <si>
+    <t>&lt;1.7</t>
+  </si>
+  <si>
+    <t>Saloon / Hatchback up to 1.7 (including insurance)</t>
+  </si>
+  <si>
+    <t>Saloon / Hatchback from 1.7 (excluding insurance)</t>
+  </si>
+  <si>
+    <t>&gt;1.7</t>
+  </si>
+  <si>
+    <t>Saloon / Hatchback from 1.7 (including insurance)</t>
+  </si>
+  <si>
+    <t>3 yrs or more</t>
+  </si>
+  <si>
+    <t>after 31/03/11</t>
+  </si>
+  <si>
+    <t>4/5 door saloon irrespective of engine size (including insurance)</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
-    <t>Audi</t>
-[...275 lines deleted...]
-    <t>No charge can be included for additional drivers unless they are a non-standard driver. An additional insurance premium  may only be charged where either the hirer/driver or additional driver is considered to be a non-standard risk and would therefore normally attract a loading of insurance premium by insurers. Examples of a  non-standard risk driver would be under 25 years of age or over 70 years of age, lack of driving experience (held a full driving license for less than 12 months), occupation (e.g. Professional sportsperson, members of the Acting or Entertainment professions, Journalist, Publicans etc), convictions resulting in an unspent ban or greater than 7 points outstanding on their license.</t>
+    <t>4/5 door saloon irrespective of engine size (excluding insurance)</t>
+  </si>
+  <si>
+    <t>all</t>
+  </si>
+  <si>
+    <t>less than 4 yrs</t>
+  </si>
+  <si>
+    <t>4 yrs or more</t>
+  </si>
+  <si>
+    <t>People carrier 6/7 seats Galaxy, Sharan, Alhambra,Vauxhall Zafira Life DTI, LEVC - LTI TX5 – Petrol hybrid</t>
+  </si>
+  <si>
+    <t>* From date of first registration. It is the age of the hired vehicle that determines the rate and no arguments of betterment can apply e.g. if claimants vehicle is, say, 5 years old and vehicle hired is 1 year old.</t>
+  </si>
+  <si>
+    <t>No extra additions allowed such as for signage, radio hire, taxi display etc. but see FAQs (There are, however, additional costs that need to be met for some hires because of different Council costs for replating vehicles, fitting of different radio etc.  These are actual costs that need to be paid).</t>
+  </si>
+  <si>
+    <t>An additional £5 a day can be added for automatics (where this matches the customer’s vehicle) unless the model listed is an automatic.</t>
+  </si>
+  <si>
+    <t>Vehicles with semi-shift gearboxes/ direct shift gearboxes where you can change gears either manually (eg by using paddles behind the steering wheel) or automatically, qualify for the £5 per day uplift for automatics.</t>
+  </si>
+  <si>
+    <t>An additional £5 a day can be added for estate vehicles (where this matches the customer’s vehicle) unless the model listed is already an estate.</t>
+  </si>
+  <si>
+    <t>An additional £5 a day can be added for necessary extras such as tow bars and baby seats which reflect the customer’s damaged vehicle type/fitments.</t>
+  </si>
+  <si>
+    <t>All rates are exclusive of vat.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="&quot;£&quot;#,##0.00;[Red]\-&quot;£&quot;#,##0.00"/>
+  <numFmts count="4">
+    <numFmt numFmtId="8" formatCode="&quot;£&quot;#,##0.00;[Red]\-&quot;£&quot;#,##0.00"/>
+    <numFmt numFmtId="164" formatCode="#,##0.00_ ;[Red]\-#,##0.00\ "/>
     <numFmt numFmtId="165" formatCode="#,##0.0_ ;[Red]\-#,##0.0\ "/>
     <numFmt numFmtId="166" formatCode="&quot;£&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <u/>
-[...6 lines deleted...]
-      <sz val="11"/>
+      <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <u/>
+      <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <color rgb="FF3C4445"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="7">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...9 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...40 lines deleted...]
-      </top>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="8" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="16" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...19 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -3645,17940 +843,1440 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M173"/>
+  <dimension ref="A1:E86"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B84" sqref="B84"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A24" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E63" sqref="A62:E63"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="40.6640625" style="2" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="9" style="2"/>
+    <col min="1" max="1" width="55.1640625" customWidth="1"/>
+    <col min="2" max="2" width="55.83203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="47.83203125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="48.1640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="54.1640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="48.1640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="56.83203125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="38.83203125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="36.1640625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="50.1640625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="40.1640625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="43" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
-      <c r="A1" s="19" t="s">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
-      <c r="A3" s="1" t="s">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="3" t="s">
+      <c r="C3" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="35" t="s">
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A4" s="5"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A5" s="15" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:7">
-      <c r="A5" s="4" t="s">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A6" s="5"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="4" t="s">
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A8" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="4" t="s">
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A9" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="B9" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="4" t="s">
+      <c r="C9" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="4" t="s">
+      <c r="D9" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="4" t="s">
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A10" s="3">
+        <v>85.18</v>
+      </c>
+      <c r="B10" s="3">
+        <v>113.56</v>
+      </c>
+      <c r="C10" s="3">
+        <v>106.45</v>
+      </c>
+      <c r="D10" s="3">
+        <v>134.88</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A11" s="1" t="s">
         <v>10</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="A7" s="6" t="s">
+      <c r="B11" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="C11" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="6" t="s">
+      <c r="D11" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D7" s="6" t="s">
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A14" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="E7" s="6" t="s">
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A15" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A16" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A17" s="3">
+        <v>57.97</v>
+      </c>
+      <c r="B17" s="3">
+        <v>79.489999999999995</v>
+      </c>
+      <c r="C17" s="3">
+        <v>70.97</v>
+      </c>
+      <c r="D17" s="3">
+        <v>93.68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A18" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="F7" s="6" t="s">
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A21" t="s">
         <v>16</v>
       </c>
-      <c r="G7" s="6" t="s">
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A22" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
-      <c r="A8" s="6" t="s">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A23" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="6" t="s">
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A25" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="C8" s="6" t="s">
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A26" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A27" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="B27" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="E8" s="6" t="s">
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A28" s="3">
+        <v>106.45</v>
+      </c>
+      <c r="B28" s="3">
+        <v>141.44999999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A29" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="F8" s="6" t="s">
+      <c r="B29" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="G8" s="6" t="s">
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A32" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="9" spans="1:7">
-      <c r="A9" s="6" t="s">
+    <row r="33" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A33" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A34" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A35" s="3">
+        <v>70.97</v>
+      </c>
+      <c r="B35" s="3">
+        <v>98.25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A36" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A40" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="6" t="s">
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A41" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A42" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="C9" s="6" t="s">
+      <c r="B42" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="D9" s="6" t="s">
+      <c r="C42" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="E9" s="6" t="s">
+      <c r="D42" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="F9" s="6" t="s">
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A43" s="3">
+        <v>96.53</v>
+      </c>
+      <c r="B43" s="3">
+        <v>130.59</v>
+      </c>
+      <c r="C43" s="3">
+        <v>110.73</v>
+      </c>
+      <c r="D43" s="3">
+        <v>144.78</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A44" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G9" s="6" t="s">
+      <c r="B44" s="1" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="C44" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="D44" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C10" s="6" t="s">
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A46" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D10" s="6" t="s">
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A47" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A48" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A49" s="3">
+        <v>68.12</v>
+      </c>
+      <c r="B49" s="3">
+        <v>96.53</v>
+      </c>
+      <c r="C49" s="3">
+        <v>78.2</v>
+      </c>
+      <c r="D49" s="3">
+        <v>106.11</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A50" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A54" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="E10" s="6" t="s">
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A55" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A56" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="F10" s="6" t="s">
+      <c r="B56" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="G10" s="6" t="s">
+      <c r="C56" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="6" t="s">
+      <c r="D56" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="B11" s="6" t="s">
+      <c r="E56" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="C11" s="6" t="s">
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A57" s="3">
+        <v>265.07</v>
+      </c>
+      <c r="B57" s="3">
+        <v>175.04</v>
+      </c>
+      <c r="C57" s="3">
+        <v>187.6</v>
+      </c>
+      <c r="D57" s="3">
+        <v>318.14999999999998</v>
+      </c>
+      <c r="E57" s="3">
+        <v>102.19</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="48" x14ac:dyDescent="0.2">
+      <c r="A58" s="18" t="s">
         <v>41</v>
       </c>
-      <c r="D11" s="6" t="s">
+      <c r="B58" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="E11" s="6" t="s">
+      <c r="C58" s="18" t="s">
         <v>43</v>
       </c>
-      <c r="F11" s="6" t="s">
+      <c r="D58" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="G11" s="6" t="s">
+      <c r="E58" s="18" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
-      <c r="A12" s="6" t="s">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A60" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="B12" s="6" t="s">
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A61" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A62" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A63" s="3">
+        <v>198.83</v>
+      </c>
+      <c r="B63" s="3">
+        <v>128.34</v>
+      </c>
+      <c r="C63" s="3">
+        <v>134.02000000000001</v>
+      </c>
+      <c r="D63" s="3">
+        <v>234.45</v>
+      </c>
+      <c r="E63" s="3">
+        <v>73.81</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="48" x14ac:dyDescent="0.2">
+      <c r="A64" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="B64" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="C12" s="6" t="s">
+      <c r="C64" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="D64" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="E64" s="18" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="79" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A79" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="D12" s="6" t="s">
+    </row>
+    <row r="80" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A80" t="s">
         <v>49</v>
       </c>
-      <c r="E12" s="6" t="s">
+    </row>
+    <row r="81" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A81" t="s">
         <v>50</v>
       </c>
-      <c r="F12" s="6" t="s">
+    </row>
+    <row r="82" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A82" t="s">
         <v>51</v>
       </c>
-      <c r="G12" s="2" t="s">
+    </row>
+    <row r="83" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A83" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
-      <c r="A13" s="6" t="s">
+    <row r="84" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A84" t="s">
         <v>53</v>
       </c>
-      <c r="B13" s="6" t="s">
+    </row>
+    <row r="85" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A85" t="s">
         <v>54</v>
       </c>
-      <c r="C13" s="6" t="s">
+    </row>
+    <row r="86" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A86" t="s">
         <v>55</v>
       </c>
-      <c r="D13" s="6" t="s">
-[...3007 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="M148:M160">
-[...2 lines deleted...]
-  <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="51" fitToWidth="2" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G857"/>
+  <dimension ref="A2:L34"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="B378" sqref="B378"/>
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="18.1640625" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9" style="2"/>
+    <col min="1" max="1" width="18.1640625" customWidth="1"/>
+    <col min="2" max="2" width="16.1640625" customWidth="1"/>
+    <col min="3" max="3" width="71.1640625" customWidth="1"/>
+    <col min="4" max="4" width="11.83203125" style="11" customWidth="1"/>
+    <col min="5" max="8" width="11.83203125" style="8" customWidth="1"/>
+    <col min="9" max="9" width="11.83203125" style="14" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
-[...9 lines deleted...]
-    <row r="5" spans="1:5" s="12" customFormat="1" ht="23.1" customHeight="1">
+    <row r="2" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A2" s="5" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="7" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D4" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="E4" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F4" s="9" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A5" s="10" t="s">
-        <v>913</v>
+        <v>63</v>
       </c>
       <c r="B5" s="10" t="s">
-        <v>914</v>
-[...106 lines deleted...]
-      <c r="D11" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="F5" s="33">
+        <v>85.18</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5" s="20"/>
+      <c r="L5" s="21"/>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A6" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="E6" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E11" s="30">
-[...13 lines deleted...]
-      <c r="D12" s="17" t="s">
+      <c r="F6" s="33">
+        <v>113.56</v>
+      </c>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6" s="20"/>
+      <c r="L6" s="21"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A7" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="E7" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="E12" s="30">
-[...95 lines deleted...]
-      <c r="C18" s="13">
+      <c r="F7" s="33">
+        <v>106.45</v>
+      </c>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7" s="20"/>
+      <c r="L7" s="21"/>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A8" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="33">
+        <v>134.88</v>
+      </c>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8" s="20"/>
+      <c r="L8" s="21"/>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A9" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D9" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="E9" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D18" s="17" t="s">
-[...3443 lines deleted...]
-      <c r="B222" s="6" t="s">
+      <c r="F9" s="33">
+        <v>57.97</v>
+      </c>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9" s="20"/>
+      <c r="L9" s="21"/>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A10" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F10" s="33">
+        <v>79.489999999999995</v>
+      </c>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10" s="20"/>
+      <c r="L10" s="21"/>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A11" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11" s="33">
+        <v>70.97</v>
+      </c>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11" s="20"/>
+      <c r="L11" s="21"/>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A12" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D12" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="33">
+        <v>93.68</v>
+      </c>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12" s="20"/>
+      <c r="L12" s="21"/>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A13" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F13" s="33">
+        <v>106.45</v>
+      </c>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13" s="20"/>
+      <c r="L13" s="21"/>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A14" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E14" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="C222" s="13" t="s">
-[...336 lines deleted...]
-      <c r="B242" s="6" t="s">
+      <c r="F14" s="33">
+        <v>141.44999999999999</v>
+      </c>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14" s="20"/>
+      <c r="L14" s="21"/>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A15" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D15" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" s="33">
+        <v>70.97</v>
+      </c>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15" s="20"/>
+      <c r="L15" s="21"/>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A16" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F16" s="33">
+        <v>98.25</v>
+      </c>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16" s="20"/>
+      <c r="L16" s="21"/>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A17" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="F17" s="33">
+        <v>96.53</v>
+      </c>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17" s="20"/>
+      <c r="L17" s="21"/>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A18" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F18" s="33">
+        <v>130.59</v>
+      </c>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18" s="20"/>
+      <c r="L18" s="21"/>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A19" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D19" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E19" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="C242" s="13">
-[...47 lines deleted...]
-      <c r="B245" s="6" t="s">
+      <c r="F19" s="33">
+        <v>110.73</v>
+      </c>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19" s="20"/>
+      <c r="L19" s="21"/>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A20" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="F20" s="33">
+        <v>144.78</v>
+      </c>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20" s="20"/>
+      <c r="L20" s="21"/>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A21" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C245" s="13" t="s">
-[...13 lines deleted...]
-      <c r="B246" s="6" t="s">
+      <c r="D21" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="F21" s="33">
+        <v>68.12</v>
+      </c>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21" s="20"/>
+      <c r="L21" s="21"/>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A22" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C246" s="13">
-[...201 lines deleted...]
-      <c r="B258" s="6" t="s">
+      <c r="D22" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F22" s="33">
+        <v>96.53</v>
+      </c>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22" s="20"/>
+      <c r="L22" s="21"/>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A23" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="F23" s="33">
+        <v>78.2</v>
+      </c>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23" s="20"/>
+      <c r="L23" s="21"/>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A24" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C258" s="13">
-[...13 lines deleted...]
-      <c r="B259" s="6" t="s">
+      <c r="D24" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="F24" s="33">
+        <v>106.11</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24" s="20"/>
+      <c r="L24" s="21"/>
+    </row>
+    <row r="25" spans="1:12" s="23" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="A25" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="C25" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D25" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F25" s="34">
+        <v>265.07</v>
+      </c>
+      <c r="I25" s="24"/>
+      <c r="L25" s="25"/>
+    </row>
+    <row r="26" spans="1:12" ht="24" x14ac:dyDescent="0.2">
+      <c r="A26" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C26" s="17" t="s">
+        <v>79</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F26" s="33">
+        <v>175.04</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26" s="20"/>
+      <c r="L26" s="21"/>
+    </row>
+    <row r="27" spans="1:12" ht="24" x14ac:dyDescent="0.2">
+      <c r="A27" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="D27" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="F27" s="33">
+        <v>187.6</v>
+      </c>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27" s="20"/>
+      <c r="L27" s="21"/>
+    </row>
+    <row r="28" spans="1:12" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="B28" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="D28" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="E28" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="F28" s="34">
+        <v>318.14999999999998</v>
+      </c>
+      <c r="I28" s="30"/>
+      <c r="L28" s="31"/>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A29" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="D29" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E29" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="C259" s="13">
-[...370 lines deleted...]
-      <c r="B281" s="6" t="s">
+      <c r="F29" s="33">
+        <v>102.19</v>
+      </c>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29" s="20"/>
+      <c r="L29" s="21"/>
+    </row>
+    <row r="30" spans="1:12" ht="36" x14ac:dyDescent="0.2">
+      <c r="A30" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C30" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D30" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F30" s="33">
+        <v>198.83</v>
+      </c>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30" s="20"/>
+      <c r="L30" s="21"/>
+    </row>
+    <row r="31" spans="1:12" ht="24" x14ac:dyDescent="0.2">
+      <c r="A31" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="17" t="s">
+        <v>79</v>
+      </c>
+      <c r="D31" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E31" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="C281" s="13">
-[...317 lines deleted...]
-      <c r="B300" s="6" t="s">
+      <c r="F31" s="33">
+        <v>128.34</v>
+      </c>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31" s="20"/>
+      <c r="L31" s="21"/>
+    </row>
+    <row r="32" spans="1:12" ht="24" x14ac:dyDescent="0.2">
+      <c r="A32" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C32" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="C300" s="13">
-[...13 lines deleted...]
-      <c r="B301" s="6" t="s">
+      <c r="D32" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="F32" s="33">
+        <v>134.02000000000001</v>
+      </c>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32" s="20"/>
+      <c r="L32" s="21"/>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A33" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C33" s="17" t="s">
         <v>44</v>
       </c>
-      <c r="C301" s="13" t="s">
-[...47 lines deleted...]
-      <c r="B304" s="6" t="s">
+      <c r="D33" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="F33" s="33">
+        <v>234.45</v>
+      </c>
+      <c r="G33"/>
+      <c r="H33"/>
+      <c r="I33" s="20"/>
+      <c r="L33" s="21"/>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A34" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C34" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="C304" s="13">
-[...7576 lines deleted...]
-      <c r="B751" s="6" t="s">
+      <c r="D34" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="C751" s="13">
-[...1803 lines deleted...]
-      </c>
+      <c r="E34" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="F34" s="33">
+        <v>73.81</v>
+      </c>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34" s="20"/>
+      <c r="L34" s="21"/>
     </row>
   </sheetData>
-  <autoFilter ref="A5:G5" xr:uid="{00000000-0001-0000-0100-000000000000}">
-[...7 lines deleted...]
-  </sortState>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="93" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B7"/>
   <sheetViews>
-    <sheetView zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <sheetData>
-    <row r="1" spans="1:2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1">
         <v>1</v>
       </c>
       <c r="B1" t="s">
-        <v>998</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:2">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2">
         <v>2</v>
       </c>
       <c r="B2" t="s">
-        <v>999</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:2">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3">
+        <v>3</v>
+      </c>
       <c r="B3" t="s">
-        <v>1000</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:2">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B4" t="s">
-        <v>1001</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:2">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5">
+        <v>5</v>
+      </c>
       <c r="B5" t="s">
-        <v>1002</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:2">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B6" t="s">
-        <v>1003</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:2">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7">
+        <v>7</v>
+      </c>
       <c r="B7" t="s">
-        <v>1004</v>
-[...64 lines deleted...]
-        <v>1014</v>
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>by group and model</vt:lpstr>
+      <vt:lpstr>by reg age, veh age and group</vt:lpstr>
+      <vt:lpstr>Notes</vt:lpstr>
+      <vt:lpstr>'by reg age, veh age and group'!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emma Reid</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>