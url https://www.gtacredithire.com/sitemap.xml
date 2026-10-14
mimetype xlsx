--- v11 (2026-08-09)
+++ v12 (2026-10-14)
@@ -1,3510 +1,402 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30317"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24931"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/415fa99960f0dc4d/Documents/Documents/AA GTA/MDR Reviews/2026/MDR Files 2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/415fa99960f0dc4d/Documents/Documents/AA GTA/Website Documents/Rates and Groupings/New for 1 10 22/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="51" documentId="13_ncr:1_{49BE3AD3-8922-2C46-913B-E4ACFDA48E93}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{558F3E1B-1035-4D3C-837E-08ABA4BBA261}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="8_{64A6AD42-7C16-4332-8C9B-36AECCBBB02A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{51325705-A832-4836-BA16-ABD9EA748AC3}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="by group and model" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Notes" sheetId="3" r:id="rId3"/>
+    <sheet name="by reg age, veh age and group" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'by group and model'!$A$5:$G$5</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="1">'by manufacturer model and group'!$2:$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'by reg age, veh age and group'!$A$5:$C$11</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'by reg age, veh age and group'!$2:$5</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
-[...15 lines deleted...]
-  </extLst>
+  <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3631" uniqueCount="1015">
-[...2747 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <si>
     <t>Group</t>
   </si>
   <si>
     <t>GTA Rate</t>
   </si>
   <si>
-    <t>Alfa Romeo</t>
-[...287 lines deleted...]
-    <t>No charge can be included for additional drivers unless they are a non-standard driver. An additional insurance premium  may only be charged where either the hirer/driver or additional driver is considered to be a non-standard risk and would therefore normally attract a loading of insurance premium by insurers. Examples of a  non-standard risk driver would be under 25 years of age or over 70 years of age, lack of driving experience (held a full driving license for less than 12 months), occupation (e.g. Professional sportsperson, members of the Acting or Entertainment professions, Journalist, Publicans etc), convictions resulting in an unspent ban or greater than 7 points outstanding on their license.</t>
+    <t>Vehicle Type</t>
+  </si>
+  <si>
+    <t>B1</t>
+  </si>
+  <si>
+    <t>B2</t>
+  </si>
+  <si>
+    <t>B3</t>
+  </si>
+  <si>
+    <t>B4</t>
+  </si>
+  <si>
+    <t>B5</t>
+  </si>
+  <si>
+    <t>B6</t>
+  </si>
+  <si>
+    <t>0 - 50 cc</t>
+  </si>
+  <si>
+    <t>51 - 125 cc</t>
+  </si>
+  <si>
+    <t>126 - 500 cc</t>
+  </si>
+  <si>
+    <t>501 - 650 cc</t>
+  </si>
+  <si>
+    <t>651 - 1000 cc</t>
+  </si>
+  <si>
+    <t>1001 cc +</t>
+  </si>
+  <si>
+    <t>Motorcycle topboxes: A £35 plus vat charge will be allowed for motorcycle topboxes. Section 5.4 of the GTA will be amended to say “A £35 (plus Vat) flat rate fee per hire can be charged for Top Boxes and/or Panniers where need AND regular use can be demonstrated for example – Couriers, Delivery Riders and Storage for a Commuter”.</t>
+  </si>
+  <si>
+    <t>By vehicle cc for hires starting between 1 October 2022 and 30 June 2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The GTA specifies maximum daily rates for groups of vehicles provided by CHCs throughout the UK. CHCs may set their rates at any level up to and including the maximum daily rate specified for a vehicle group. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="&quot;£&quot;#,##0.00;[Red]\-&quot;£&quot;#,##0.00"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="#,##0.00_ ;[Red]\-#,##0.00\ "/>
     <numFmt numFmtId="165" formatCode="#,##0.0_ ;[Red]\-#,##0.0\ "/>
-    <numFmt numFmtId="166" formatCode="&quot;£&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
-      <sz val="11"/>
-[...5 lines deleted...]
-      <sz val="11"/>
+      <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <sz val="11"/>
+      <sz val="9"/>
       <color rgb="FF3C4445"/>
-      <name val="Calibri"/>
-[...8 lines deleted...]
-      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...61 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...72 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -3636,17949 +528,258 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...3260 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G857"/>
+  <dimension ref="A1:F18"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J19" sqref="J19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="18.1640625" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9" style="2"/>
+    <col min="1" max="1" width="33.1640625" customWidth="1"/>
+    <col min="2" max="2" width="16.33203125" customWidth="1"/>
+    <col min="3" max="3" width="19.6640625" customWidth="1"/>
+    <col min="4" max="4" width="11.83203125" style="8" customWidth="1"/>
+    <col min="5" max="5" width="11.83203125" style="5" customWidth="1"/>
+    <col min="6" max="6" width="11.83203125" style="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
-      <c r="A1" s="19" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A3" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" s="5"/>
+      <c r="E3" s="9"/>
+      <c r="F3"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="D4" s="5"/>
+      <c r="E4" s="9"/>
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
-    </row>
-[...111 lines deleted...]
-      <c r="B11" s="6" t="s">
+      <c r="C5" s="10" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A6" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="11">
+        <v>38.11</v>
+      </c>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="11">
+        <v>44.52</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="11">
+        <v>62.77</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="11">
+        <v>75.59</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A10" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="11">
+        <v>88.33</v>
+      </c>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A11" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="13">
-[...13 lines deleted...]
-      <c r="B12" s="6" t="s">
+      <c r="B11" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="11">
+        <v>89.67</v>
+      </c>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="B12" s="5"/>
+      <c r="C12" s="9"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A13" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="13">
-[...14328 lines deleted...]
-      </c>
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A14" s="12"/>
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A15" s="12"/>
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A16" s="12"/>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A17" s="12"/>
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A18" s="12"/>
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
     </row>
   </sheetData>
-  <autoFilter ref="A5:G5" xr:uid="{00000000-0001-0000-0100-000000000000}">
-[...1 lines deleted...]
-      <sortCondition ref="A5:A855"/>
+  <autoFilter ref="A5:F11" xr:uid="{00000000-0009-0000-0000-000001000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A6:F747">
+      <sortCondition ref="E5:E544"/>
     </sortState>
   </autoFilter>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A6:D857">
-[...2 lines deleted...]
-  </sortState>
+  <mergeCells count="1">
+    <mergeCell ref="A13:C18"/>
+  </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="93" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...125 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
-[...2 lines deleted...]
-  <HyperlinkBase/>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>by reg age, veh age and group</vt:lpstr>
+      <vt:lpstr>'by reg age, veh age and group'!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Emma Reid</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>