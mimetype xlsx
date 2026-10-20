--- v12 (2026-10-14)
+++ v13 (2026-10-20)
@@ -1,402 +1,927 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24931"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30126"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/415fa99960f0dc4d/Documents/Documents/AA GTA/Website Documents/Rates and Groupings/New for 1 10 22/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/annabeldriscoll/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4" documentId="8_{64A6AD42-7C16-4332-8C9B-36AECCBBB02A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{51325705-A832-4836-BA16-ABD9EA748AC3}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="13_ncr:1_{57C84CB9-502E-B74A-8612-9C3CF584804B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B7F75377-F598-43D3-ABF5-57C007FCF639}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="960" yWindow="740" windowWidth="29400" windowHeight="16920" firstSheet="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="by reg age, veh age and group" sheetId="2" r:id="rId1"/>
+    <sheet name="by group and model" sheetId="1" r:id="rId1"/>
+    <sheet name="by manufacturer model and group" sheetId="2" r:id="rId2"/>
+    <sheet name="Notes" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'by reg age, veh age and group'!$A$5:$C$11</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'by reg age, veh age and group'!$2:$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'by group and model'!$A$5:$F$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'by manufacturer model and group'!$A$6:$E$121</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'by manufacturer model and group'!$1:$6</definedName>
   </definedNames>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="528" uniqueCount="181">
+  <si>
+    <t>The GTA specifies maximum daily rates for groups of vehicles provided by CHCs throughout the UK. CHCs may set their rates at any level up to and including the maximum daily rate specified for a vehicle group.</t>
+  </si>
+  <si>
+    <t>By group and then alphabetically by manufacturer for hires starting between 1 July 2026 and 30 June 2027</t>
+  </si>
+  <si>
+    <t>Website updated 30 6 26</t>
+  </si>
+  <si>
+    <t>Panel Vans</t>
+  </si>
+  <si>
+    <t>PV1</t>
+  </si>
+  <si>
+    <t>PV2</t>
+  </si>
+  <si>
+    <t>PV3</t>
+  </si>
+  <si>
+    <t>PV4</t>
+  </si>
+  <si>
+    <t>PV5</t>
+  </si>
+  <si>
+    <t>PV6</t>
+  </si>
+  <si>
+    <t>Citroen Berlingo Multispace X 1.4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ford Transit SWB Low Roof (2.0) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ford Transit MWB Low Roof (2.0) </t>
+  </si>
+  <si>
+    <t>Ford Transit LWB Medium Roof (2.0)</t>
+  </si>
+  <si>
+    <t>Ford Transit LWB High Roof (2.0)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ford Transit Jumbo (2.5) </t>
+  </si>
+  <si>
+    <t>Citroen NEMO LX HDI 610 panel van</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iveco Daily Class L (2.8) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ford Transit SWB Medium Roof (2.0) </t>
+  </si>
+  <si>
+    <t>Ford Transit MWB High Roof (2.0)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iveco Daily Class C  High Roof (2.8) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iveco Daily Class C Extra High Roof (2.8) </t>
+  </si>
+  <si>
+    <t>Ford Transit Connect LWB (1.8)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LDV Maxus SWB High Roof (3.2) </t>
+  </si>
+  <si>
+    <t>Peugeot Boxer MWB (2.8)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LDV Maxu LWB High Roof (3.5) </t>
+  </si>
+  <si>
+    <t>Iveco Daily Class S Extra High Roof (2.8)</t>
+  </si>
+  <si>
+    <t>Mercedes Sprinter LWB High Roof (2.6)</t>
+  </si>
+  <si>
+    <t>LDV Maxus SWB (2.8)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mercedes Vito Extra Long (2.0) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Renault Traffic LWB High Roof (2.0) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mercedes Sprinter SWB (2.2) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mercedes Sprinter MWB (2.2) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Renault Master LWB High Roof (3.0) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mercedes Vito Compact (2.0) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peugeot Boxer SWB High Roof (2.8) </t>
+  </si>
+  <si>
+    <t>Renault Traffic SWB High Roof (2.0)</t>
+  </si>
+  <si>
+    <t>Peugeot Boxer LWB High Roof (2.8)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mercedes Sprinter MWB High Roof (2.6) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vauxhall Movano Maxi Roof (2.5) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peugeot Boxer SWB (2.2) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Renault Traffic LWB (2.0) </t>
+  </si>
+  <si>
+    <t>Vauxhall 2900 LWB High Roof</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peugeot Boxer MWB High Roof (2.8) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Renault Master LWB (2.5) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peugeot Expert (2.0) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Renault Traffic SWB (2.0) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vauxhall Vivaro LWB High Roof (2.0) </t>
+  </si>
+  <si>
+    <t>Renault Master SWB (2.5)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Renault Master MWB High Roof (2.5) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Renault Kangoo (1.9) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Toyota Hiace LWB (2.5) </t>
+  </si>
+  <si>
+    <t>VW LT35/VLWBHR&gt;TDI( LWB/High Roof)</t>
+  </si>
+  <si>
+    <t>Toyota Hiace SWB (2.5)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vauxhall Vivaro LWB (2.0) </t>
+  </si>
+  <si>
+    <t>VW Caddy C20 1.9 Ltr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vauxhall Vivaro SWB (2.0) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vauxhall Vivaro SWB High Roof (2.0) </t>
+  </si>
+  <si>
+    <t>Vauxhall.2900LW.1870ccs.Panel Van</t>
+  </si>
+  <si>
+    <t>VW Transporter. T30.102.TDI Swb(moved 10.11.2010)</t>
+  </si>
+  <si>
+    <t>Chassis Based Vehicles</t>
+  </si>
+  <si>
+    <t>CV1</t>
+  </si>
+  <si>
+    <t>CV2</t>
+  </si>
+  <si>
+    <t>CV3</t>
+  </si>
+  <si>
+    <t>CV4</t>
+  </si>
+  <si>
+    <t>SWM/MWB Wheelbase</t>
+  </si>
+  <si>
+    <t>LWB/EXLWB Wheelbase</t>
+  </si>
+  <si>
+    <t>Ford Transit LWB (2.0)</t>
+  </si>
+  <si>
+    <t>Ford Transit LWB 1-way Tipper Double Cab (2.4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ford Transit LWB 3-way Tipper (2.4) </t>
+  </si>
+  <si>
+    <t>Iveco 7.5 Tonne Tilt and Slide</t>
+  </si>
+  <si>
+    <t>Ford Transit LWB (2.4) Luton</t>
+  </si>
+  <si>
+    <t>Ford Transit LWB Box (2.4)</t>
+  </si>
+  <si>
+    <t>Ford Transit XLWB (2.4) Luton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iveco Eurocargo 75E 15 Box </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ford Transit LWB Dropside (2.4) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ford Transit LWB Double Cab (2.0) </t>
+  </si>
+  <si>
+    <t>Iveco Eurocargo 75E Curtain-Sider</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ford Transit LWB Dropside Double Cab (2.4) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ford Transit MWB 3-way Tipper (2.4) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iveco Eurocargo 75E Dropside  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ford Transit MWB (2.0) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ford Transit XLWB Double Cab (2.0) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iveco Eurocargo 75E Luton </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ford Transit MWB 1-way Tipper (2.4) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iveco Eurocargo 75E Tipper </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ford Transit XLWB (2.0) </t>
+  </si>
+  <si>
+    <t>Renault Traffic Crew cab, 6 seats, twin sliding door, LWB 1995cc</t>
+  </si>
+  <si>
+    <t>VW Transporter T30 Hline 140 TDi Crew Cab</t>
+  </si>
+  <si>
+    <t>VW Transporter T32 TDI Kombi Highline 4Motion BMT S/A</t>
+  </si>
+  <si>
+    <t>VW Transporter T32 TDi W/V 4 Motion BMT Window Van with 5 Seats</t>
+  </si>
+  <si>
+    <t>Chilled</t>
+  </si>
+  <si>
+    <t>RV1</t>
+  </si>
+  <si>
+    <t>RV2</t>
+  </si>
+  <si>
+    <t>Ford Escort 75 Chilled (1.9)</t>
+  </si>
+  <si>
+    <t>Ford Transit  Luton Chilled (2.4)</t>
+  </si>
+  <si>
+    <t>Ford Transit Chilled (2.4)</t>
+  </si>
+  <si>
+    <t>Mercedes Sprinter. 2.1. (Chilled)</t>
+  </si>
+  <si>
+    <t>Pickups</t>
+  </si>
+  <si>
+    <t>When used predominately for Business, such as Builders, Farmers, Plumbers etc.  </t>
+  </si>
+  <si>
+    <t>CP1</t>
+  </si>
+  <si>
+    <t>CP2</t>
+  </si>
+  <si>
+    <t>CP3</t>
+  </si>
+  <si>
+    <t>Ford Ranger (2.5) &amp; Ranger Thunder</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ford Ranger Double Cab (2.5) </t>
+  </si>
+  <si>
+    <t>Land Rover Defender 110 Double Cab Td5 (2.5)</t>
+  </si>
+  <si>
+    <t>Mitsubishi L200 (2.5) Single Cab</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Isuzu Rodeo Double Cab (3.0) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Land Rover Defender 110 High Capacity Td5 (2.5) </t>
+  </si>
+  <si>
+    <t>Toyota Hilux (2.5) Single Cab</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Land Rover Defender 90 Td5 (2.5) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Land Rover Defender 110 Td5 (2.5) </t>
+  </si>
+  <si>
+    <t>Nissan 1-Ton Pickup Double Cab (2.5)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Land Rover Defender County 110 Td5 (2.5) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nissan Navaro (2.5) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Land Rover Defender County 90 Td5 (2.5) </t>
+  </si>
+  <si>
+    <t>Toyota Hi lux extended Cab</t>
+  </si>
+  <si>
+    <t>Mitsubishi Barbarian  &amp;  Warrior. (Double Cab).(moved 16.11.10)</t>
+  </si>
+  <si>
+    <t>Nissan Navara Outlook D/C DCI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nissan Navaro Double Cab (2.5) </t>
+  </si>
+  <si>
+    <t>Toyota Hi Lux 270. Double Cab</t>
+  </si>
+  <si>
+    <t>4 x 4</t>
+  </si>
+  <si>
+    <t>CS1</t>
+  </si>
+  <si>
+    <t>CS2</t>
+  </si>
+  <si>
+    <t>CS3</t>
+  </si>
+  <si>
+    <t>CS4</t>
+  </si>
+  <si>
+    <t>CS5</t>
+  </si>
+  <si>
+    <t>Land Rover Defender 90 Td5 Hard Top (2.5)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Land Rover Defender 110 Td5 Hard Top (2.5) </t>
+  </si>
+  <si>
+    <t>Land Rover Defender 110 Defender Station Wagon Td5 (2.5)</t>
+  </si>
+  <si>
+    <t>Land Rover Defender 110 Defender County Station Wagon Td5 (2.5)</t>
+  </si>
+  <si>
+    <t>Land Rover Defender 110 XS Station Wagon Td5 (2.5)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nissan Terrano II (2.7) </t>
+  </si>
+  <si>
+    <t>Land Rover Defender 90 Station Wagon Td5 (2.5)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Land Rover Defender 90 County Station Wagon Td5 (2.5) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Land Rover Defender 90 XS Station Wagon Td5 (2.5) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mitsubishi Shogun LWB (3.2) </t>
+  </si>
+  <si>
+    <t>Santana PS10 (2.8)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Land Rover Defender County 90 Td5 Hard Top (2.5) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Land Rover Defender County 110 Td5 Hard Top (2.5) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mitsubishi Shogun SWB (3.2) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Land Rover Freelander Commercial (2.0) </t>
+  </si>
+  <si>
+    <t>Nissan Terrano II (3.0)</t>
+  </si>
+  <si>
+    <t>Minibus</t>
+  </si>
+  <si>
+    <t>CM1</t>
+  </si>
+  <si>
+    <t>CM2</t>
+  </si>
+  <si>
+    <t>CM3</t>
+  </si>
+  <si>
+    <t>Ford Transit Minibus (12 Seats)</t>
+  </si>
+  <si>
+    <t>15 Seat Minibus</t>
+  </si>
+  <si>
+    <t>17 Seat Minibus</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>1. Rates are exclusive of vat.</t>
+  </si>
+  <si>
+    <t>2. Where no appropriate group exists for a commercial vehicle that is being hired (e.g. hearse, refrigerated vehicle, car transporter)  the CHC is advised to try and agree a rate with the insurer before the commencement of the hire as this could eliminate later disputes over rates</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The GTA specifies maximum daily rates for groups of vehicles provided by CHCs throughout the UK. CHCs may set their rates at any level up to and including the maximum daily rate specified for a vehicle group. </t>
+  </si>
+  <si>
+    <t>By manufacturer and group for hires starting between 1 July 2026 and 30 June 2027</t>
+  </si>
+  <si>
+    <t>Manufactuer</t>
+  </si>
+  <si>
+    <t>Vehicle</t>
+  </si>
+  <si>
+    <t>Engine Size (litre)</t>
+  </si>
   <si>
     <t>Group</t>
   </si>
   <si>
     <t>GTA Rate</t>
   </si>
   <si>
-    <t>Vehicle Type</t>
-[...44 lines deleted...]
-    <t xml:space="preserve">The GTA specifies maximum daily rates for groups of vehicles provided by CHCs throughout the UK. CHCs may set their rates at any level up to and including the maximum daily rate specified for a vehicle group. </t>
+    <t>Citroen</t>
+  </si>
+  <si>
+    <t>n/a</t>
+  </si>
+  <si>
+    <t>Ford</t>
+  </si>
+  <si>
+    <t>LDV</t>
+  </si>
+  <si>
+    <t>Mercedes</t>
+  </si>
+  <si>
+    <t>Peugeot</t>
+  </si>
+  <si>
+    <t>Renault</t>
+  </si>
+  <si>
+    <t>Toyota</t>
+  </si>
+  <si>
+    <t>VW</t>
+  </si>
+  <si>
+    <t>Iveco</t>
+  </si>
+  <si>
+    <t>Vauxhall</t>
+  </si>
+  <si>
+    <t>Transporter T32 TDI Kombi Highline 4Motion BMT S/A</t>
+  </si>
+  <si>
+    <t>Mitsubishi</t>
+  </si>
+  <si>
+    <t>Isuzu</t>
+  </si>
+  <si>
+    <t>Land Rover</t>
+  </si>
+  <si>
+    <t>Nissan</t>
+  </si>
+  <si>
+    <t>Toyota Hilux extended Cab</t>
+  </si>
+  <si>
+    <t>Santana</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Rates are exclusive of vat.</t>
+  </si>
+  <si>
+    <t>Where no appropriate group exists for a commercial vehicle that is being hired (e.g. hearse, refrigerated vehicle, car transporter) the CHO is advised to try and agree a rate with the insurer before the commencement of the hire as this could eliminate later disputes over rates.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="#,##0.0_ ;[Red]\-#,##0.0\ "/>
+  <numFmts count="4">
+    <numFmt numFmtId="164" formatCode="&quot;£&quot;#,##0.00;[Red]\-&quot;£&quot;#,##0.00"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00_ ;[Red]\-#,##0.00\ "/>
+    <numFmt numFmtId="166" formatCode="#,##0.0_ ;[Red]\-#,##0.0\ "/>
+    <numFmt numFmtId="167" formatCode="&quot;£&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="4">
     <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
+      <sz val="11"/>
       <color rgb="FF3C4445"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -528,258 +1053,3278 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:F79"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A55" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C73" sqref="C73"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <cols>
+    <col min="1" max="1" width="61.1640625" customWidth="1"/>
+    <col min="2" max="2" width="53.83203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="54.83203125" customWidth="1"/>
+    <col min="4" max="4" width="62.83203125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="48.1640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="54.1640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="48.1640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="56.83203125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="38.83203125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="36.1640625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="50.1640625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="40.1640625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="43" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="15">
+      <c r="A1" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="3">
+        <v>48.45</v>
+      </c>
+      <c r="B6" s="3">
+        <v>56.23</v>
+      </c>
+      <c r="C6" s="3">
+        <v>56.23</v>
+      </c>
+      <c r="D6" s="3">
+        <v>62.36</v>
+      </c>
+      <c r="E6" s="3">
+        <v>65.5</v>
+      </c>
+      <c r="F6" s="3">
+        <v>68.66</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="B17" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="B18" s="1" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="B19" s="1" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="4" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="3">
+        <v>70.08</v>
+      </c>
+      <c r="B23" s="3">
+        <v>71.91</v>
+      </c>
+      <c r="C23" s="3">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="D23" s="3">
+        <v>107.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" s="1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A35" s="17" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A36" s="19"/>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="4" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="3">
+        <v>93.64</v>
+      </c>
+      <c r="B39" s="3">
+        <v>129.52000000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="B41" s="1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="B42" s="1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="4" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="4" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="3">
+        <v>69.81</v>
+      </c>
+      <c r="B48" s="20">
+        <v>79.209999999999994</v>
+      </c>
+      <c r="C48" s="3">
+        <v>90.18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B49" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B50" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B51" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="B52" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="B53" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="B54" s="14" t="s">
+        <v>116</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="C55" s="1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="C56" s="1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="C57" s="1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="4" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="4" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="20">
+        <v>81.94</v>
+      </c>
+      <c r="B63" s="3">
+        <v>87.63</v>
+      </c>
+      <c r="C63" s="20">
+        <v>94.11</v>
+      </c>
+      <c r="D63" s="20">
+        <v>99.78</v>
+      </c>
+      <c r="E63" s="3">
+        <v>106.26</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C64" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="D64" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="14" t="s">
+        <v>132</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C65" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="D65" s="14" t="s">
+        <v>135</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="14" t="s">
+        <v>137</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C66" s="14" t="s">
+        <v>139</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="B67" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="B68" s="1" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="4" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="3">
+        <v>85.72</v>
+      </c>
+      <c r="B73" s="3">
+        <v>99.2</v>
+      </c>
+      <c r="C73" s="3">
+        <v>112.35</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="4" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="22" t="s">
+        <v>152</v>
+      </c>
+      <c r="B78" s="22"/>
+      <c r="C78" s="22"/>
+      <c r="D78" s="22"/>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="22"/>
+      <c r="B79" s="22"/>
+      <c r="C79" s="22"/>
+      <c r="D79" s="22"/>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="E64:E65">
+    <sortCondition ref="E64"/>
+  </sortState>
+  <mergeCells count="1">
+    <mergeCell ref="A78:D79"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="8" scale="51" fitToWidth="2" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:I121"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J19" sqref="J19"/>
+    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <pane xSplit="1" ySplit="6" topLeftCell="B109" activePane="bottomRight" state="frozen"/>
+      <selection pane="bottomRight" activeCell="D119" sqref="D119"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="33.1640625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="11.83203125" style="9" customWidth="1"/>
+    <col min="1" max="1" width="18.1640625" customWidth="1"/>
+    <col min="2" max="2" width="68.1640625" customWidth="1"/>
+    <col min="3" max="3" width="11.83203125" style="11" customWidth="1"/>
+    <col min="4" max="8" width="11.83203125" style="8" customWidth="1"/>
+    <col min="9" max="9" width="11.83203125" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:9" ht="15">
+      <c r="A1" s="16" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="5" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="7" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="D6" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="E6" s="9" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="13">
+        <v>1.4</v>
+      </c>
+      <c r="D7" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E7" s="21">
+        <v>48.45</v>
+      </c>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D8" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="21">
+        <v>48.45</v>
+      </c>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="13">
+        <v>1.8</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" s="21">
+        <v>48.45</v>
+      </c>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="13">
+        <v>2.8</v>
+      </c>
+      <c r="D10" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" s="21">
+        <v>48.45</v>
+      </c>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="13">
+        <v>2</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E11" s="21">
+        <v>48.45</v>
+      </c>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" s="13">
+        <v>2</v>
+      </c>
+      <c r="D12" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E12" s="21">
+        <v>48.45</v>
+      </c>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="13">
+        <v>1.9</v>
+      </c>
+      <c r="D13" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E13" s="21">
+        <v>48.45</v>
+      </c>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C14" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D14" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E14" s="21">
+        <v>48.45</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" s="13">
+        <v>1.9</v>
+      </c>
+      <c r="D15" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E15" s="21">
+        <v>48.45</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="13">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D16" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E16" s="21">
+        <v>56.23</v>
+      </c>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="13">
+        <v>2</v>
+      </c>
+      <c r="D17" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E17" s="21">
+        <v>56.23</v>
+      </c>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>17</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="A5" s="3" t="s">
+      <c r="C18" s="13">
+        <v>2.8</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E18" s="21">
+        <v>56.23</v>
+      </c>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="13">
+        <v>3.2</v>
+      </c>
+      <c r="D19" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E19" s="21">
+        <v>56.23</v>
+      </c>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" s="13">
         <v>2</v>
       </c>
-      <c r="B5" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="10" t="s">
+      <c r="D20" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E20" s="21">
+        <v>56.23</v>
+      </c>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21" s="13">
+        <v>2.8</v>
+      </c>
+      <c r="D21" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E21" s="21">
+        <v>56.23</v>
+      </c>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C22" s="13">
+        <v>2</v>
+      </c>
+      <c r="D22" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E22" s="21">
+        <v>56.23</v>
+      </c>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" s="13">
+        <v>2</v>
+      </c>
+      <c r="D23" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E23" s="21">
+        <v>56.23</v>
+      </c>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C24" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E24" s="21">
+        <v>56.23</v>
+      </c>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" s="13">
+        <v>2</v>
+      </c>
+      <c r="D25" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E25" s="21">
+        <v>56.23</v>
+      </c>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" s="13">
+        <v>2</v>
+      </c>
+      <c r="D26" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E26" s="21">
+        <v>56.23</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C27" s="13">
+        <v>2</v>
+      </c>
+      <c r="D27" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E27" s="21">
+        <v>56.23</v>
+      </c>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C28" s="13">
+        <v>1.9</v>
+      </c>
+      <c r="D28" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E28" s="21">
+        <v>56.23</v>
+      </c>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D29" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E29" s="21">
+        <v>56.23</v>
+      </c>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="13">
+        <v>2</v>
+      </c>
+      <c r="D30" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E30" s="21">
+        <v>56.23</v>
+      </c>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C31" s="13">
+        <v>2</v>
+      </c>
+      <c r="D31" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E31" s="21">
+        <v>56.23</v>
+      </c>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C32" s="13">
+        <v>2.8</v>
+      </c>
+      <c r="D32" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E32" s="21">
+        <v>56.23</v>
+      </c>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" s="13">
+        <v>2</v>
+      </c>
+      <c r="D33" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E33" s="21">
+        <v>56.23</v>
+      </c>
+      <c r="F33"/>
+      <c r="G33"/>
+      <c r="H33"/>
+      <c r="I33"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C34" s="13">
+        <v>2</v>
+      </c>
+      <c r="D34" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E34" s="21">
+        <v>56.23</v>
+      </c>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D35" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E35" s="21">
+        <v>56.23</v>
+      </c>
+      <c r="F35"/>
+      <c r="G35"/>
+      <c r="H35"/>
+      <c r="I35"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C36" s="13">
+        <v>2</v>
+      </c>
+      <c r="D36" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E36" s="21">
+        <v>56.23</v>
+      </c>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C37" s="13">
+        <v>2</v>
+      </c>
+      <c r="D37" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E37" s="21">
+        <v>62.36</v>
+      </c>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C38" s="13">
+        <v>2</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E38" s="21">
+        <v>62.36</v>
+      </c>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C39" s="13">
+        <v>3.5</v>
+      </c>
+      <c r="D39" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E39" s="21">
+        <v>62.36</v>
+      </c>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C40" s="13">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D40" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E40" s="21">
+        <v>62.36</v>
+      </c>
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40"/>
+      <c r="I40"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C41" s="13">
+        <v>2.8</v>
+      </c>
+      <c r="D41" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E41" s="21">
+        <v>62.36</v>
+      </c>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C42" s="13">
+        <v>2.8</v>
+      </c>
+      <c r="D42" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E42" s="21">
+        <v>62.36</v>
+      </c>
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42"/>
+      <c r="I42"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C43" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D43" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E43" s="21">
+        <v>62.36</v>
+      </c>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" s="13">
+        <v>2</v>
+      </c>
+      <c r="D44" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="21">
+        <v>65.5</v>
+      </c>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="13">
+        <v>2.8</v>
+      </c>
+      <c r="D45" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="21">
+        <v>65.5</v>
+      </c>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C46" s="13">
+        <v>2.8</v>
+      </c>
+      <c r="D46" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="21">
+        <v>65.5</v>
+      </c>
+      <c r="F46"/>
+      <c r="G46"/>
+      <c r="H46"/>
+      <c r="I46"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C47" s="13">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D47" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="21">
+        <v>65.5</v>
+      </c>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C48" s="13">
+        <v>2.6</v>
+      </c>
+      <c r="D48" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="21">
+        <v>65.5</v>
+      </c>
+      <c r="F48"/>
+      <c r="G48"/>
+      <c r="H48"/>
+      <c r="I48"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C49" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D49" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="21">
+        <v>65.5</v>
+      </c>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="21">
+        <v>65.5</v>
+      </c>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C51" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D51" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="21">
+        <v>65.5</v>
+      </c>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C52" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D52" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E52" s="21">
+        <v>68.66</v>
+      </c>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C53" s="13">
+        <v>2.8</v>
+      </c>
+      <c r="D53" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E53" s="21">
+        <v>68.66</v>
+      </c>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C54" s="13">
+        <v>2.6</v>
+      </c>
+      <c r="D54" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E54" s="21">
+        <v>68.66</v>
+      </c>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C55" s="13">
+        <v>3</v>
+      </c>
+      <c r="D55" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E55" s="21">
+        <v>68.66</v>
+      </c>
+      <c r="F55"/>
+      <c r="G55"/>
+      <c r="H55"/>
+      <c r="I55"/>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C56" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D56" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56" s="21">
+        <v>68.66</v>
+      </c>
+      <c r="F56"/>
+      <c r="G56"/>
+      <c r="H56"/>
+      <c r="I56"/>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C57" s="13">
+        <v>2</v>
+      </c>
+      <c r="D57" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E57" s="21">
+        <v>70.08</v>
+      </c>
+      <c r="F57"/>
+      <c r="G57"/>
+      <c r="H57"/>
+      <c r="I57"/>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C58" s="13">
+        <v>2.4</v>
+      </c>
+      <c r="D58" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E58" s="21">
+        <v>70.08</v>
+      </c>
+      <c r="F58"/>
+      <c r="G58"/>
+      <c r="H58"/>
+      <c r="I58"/>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C59" s="13">
+        <v>2.4</v>
+      </c>
+      <c r="D59" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E59" s="21">
+        <v>70.08</v>
+      </c>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C60" s="13">
+        <v>2.4</v>
+      </c>
+      <c r="D60" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E60" s="21">
+        <v>70.08</v>
+      </c>
+      <c r="F60"/>
+      <c r="G60"/>
+      <c r="H60"/>
+      <c r="I60"/>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C61" s="13">
+        <v>2</v>
+      </c>
+      <c r="D61" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E61" s="21">
+        <v>70.08</v>
+      </c>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C62" s="13">
+        <v>2.4</v>
+      </c>
+      <c r="D62" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E62" s="21">
+        <v>70.08</v>
+      </c>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C63" s="13">
+        <v>2</v>
+      </c>
+      <c r="D63" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E63" s="21">
+        <v>70.08</v>
+      </c>
+      <c r="F63"/>
+      <c r="G63"/>
+      <c r="H63"/>
+      <c r="I63"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C64" s="13">
+        <v>2</v>
+      </c>
+      <c r="D64" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E64" s="21">
+        <v>70.08</v>
+      </c>
+      <c r="F64"/>
+      <c r="G64"/>
+      <c r="H64"/>
+      <c r="I64"/>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C65" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D65" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E65" s="21">
+        <v>70.08</v>
+      </c>
+      <c r="F65"/>
+      <c r="G65"/>
+      <c r="H65"/>
+      <c r="I65"/>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C66" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D66" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E66" s="21">
+        <v>70.08</v>
+      </c>
+      <c r="F66"/>
+      <c r="G66"/>
+      <c r="H66"/>
+      <c r="I66"/>
+    </row>
+    <row r="67" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A67" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B67" s="17" t="s">
+        <v>90</v>
+      </c>
+      <c r="C67" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D67" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E67" s="21">
+        <v>70.08</v>
+      </c>
+      <c r="F67"/>
+      <c r="G67"/>
+      <c r="H67"/>
+      <c r="I67"/>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C68" s="13">
+        <v>2.4</v>
+      </c>
+      <c r="D68" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E68" s="21">
+        <v>71.91</v>
+      </c>
+      <c r="F68"/>
+      <c r="G68"/>
+      <c r="H68"/>
+      <c r="I68"/>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C69" s="13">
+        <v>2.4</v>
+      </c>
+      <c r="D69" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E69" s="21">
+        <v>71.91</v>
+      </c>
+      <c r="F69"/>
+      <c r="G69"/>
+      <c r="H69"/>
+      <c r="I69"/>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C70" s="13">
+        <v>2</v>
+      </c>
+      <c r="D70" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E70" s="21">
+        <v>71.91</v>
+      </c>
+      <c r="F70"/>
+      <c r="G70"/>
+      <c r="H70"/>
+      <c r="I70"/>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C71" s="13">
+        <v>2.4</v>
+      </c>
+      <c r="D71" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E71" s="21">
+        <v>71.91</v>
+      </c>
+      <c r="F71"/>
+      <c r="G71"/>
+      <c r="H71"/>
+      <c r="I71"/>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C72" s="13">
+        <v>2</v>
+      </c>
+      <c r="D72" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E72" s="21">
+        <v>71.91</v>
+      </c>
+      <c r="F72"/>
+      <c r="G72"/>
+      <c r="H72"/>
+      <c r="I72"/>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C73" s="13">
+        <v>2.4</v>
+      </c>
+      <c r="D73" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="E73" s="21">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="F73"/>
+      <c r="G73"/>
+      <c r="H73"/>
+      <c r="I73"/>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C74" s="13">
+        <v>2.4</v>
+      </c>
+      <c r="D74" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="E74" s="21">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="F74"/>
+      <c r="G74"/>
+      <c r="H74"/>
+      <c r="I74"/>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C75" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D75" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="E75" s="21">
+        <v>107.7</v>
+      </c>
+      <c r="F75"/>
+      <c r="G75"/>
+      <c r="H75"/>
+      <c r="I75"/>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C76" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D76" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="E76" s="21">
+        <v>107.7</v>
+      </c>
+      <c r="F76"/>
+      <c r="G76"/>
+      <c r="H76"/>
+      <c r="I76"/>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C77" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D77" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="E77" s="21">
+        <v>107.7</v>
+      </c>
+      <c r="F77"/>
+      <c r="G77"/>
+      <c r="H77"/>
+      <c r="I77"/>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C78" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D78" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="E78" s="21">
+        <v>107.7</v>
+      </c>
+      <c r="F78"/>
+      <c r="G78"/>
+      <c r="H78"/>
+      <c r="I78"/>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C79" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D79" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="E79" s="21">
+        <v>107.7</v>
+      </c>
+      <c r="F79"/>
+      <c r="G79"/>
+      <c r="H79"/>
+      <c r="I79"/>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C80" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D80" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="E80" s="21">
+        <v>107.7</v>
+      </c>
+      <c r="F80"/>
+      <c r="G80"/>
+      <c r="H80"/>
+      <c r="I80"/>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C81" s="13">
+        <v>1.9</v>
+      </c>
+      <c r="D81" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="E81" s="21">
+        <v>93.64</v>
+      </c>
+      <c r="F81"/>
+      <c r="G81"/>
+      <c r="H81"/>
+      <c r="I81"/>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C82" s="13">
+        <v>2.4</v>
+      </c>
+      <c r="D82" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="E82" s="21">
+        <v>129.52000000000001</v>
+      </c>
+      <c r="F82"/>
+      <c r="G82"/>
+      <c r="H82"/>
+      <c r="I82"/>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C83" s="13">
+        <v>2.4</v>
+      </c>
+      <c r="D83" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="E83" s="21">
+        <v>129.52000000000001</v>
+      </c>
+      <c r="F83"/>
+      <c r="G83"/>
+      <c r="H83"/>
+      <c r="I83"/>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C84" s="13">
+        <v>2.1</v>
+      </c>
+      <c r="D84" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="E84" s="21">
+        <v>129.52000000000001</v>
+      </c>
+      <c r="F84"/>
+      <c r="G84"/>
+      <c r="H84"/>
+      <c r="I84"/>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C85" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D85" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="E85" s="21">
+        <v>69.81</v>
+      </c>
+      <c r="F85"/>
+      <c r="G85"/>
+      <c r="H85"/>
+      <c r="I85"/>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C86" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D86" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="E86" s="21">
+        <v>69.81</v>
+      </c>
+      <c r="F86"/>
+      <c r="G86"/>
+      <c r="H86"/>
+      <c r="I86"/>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C87" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D87" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="E87" s="21">
+        <v>69.81</v>
+      </c>
+      <c r="F87"/>
+      <c r="G87"/>
+      <c r="H87"/>
+      <c r="I87"/>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C88" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D88" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="E88" s="21">
+        <v>79.209999999999994</v>
+      </c>
+      <c r="F88"/>
+      <c r="G88"/>
+      <c r="H88"/>
+      <c r="I88"/>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C89" s="13">
+        <v>3</v>
+      </c>
+      <c r="D89" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="E89" s="21">
+        <v>79.209999999999994</v>
+      </c>
+      <c r="F89"/>
+      <c r="G89"/>
+      <c r="H89"/>
+      <c r="I89"/>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C90" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D90" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="E90" s="21">
+        <v>79.209999999999994</v>
+      </c>
+      <c r="F90"/>
+      <c r="G90"/>
+      <c r="H90"/>
+      <c r="I90"/>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C91" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D91" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="E91" s="21">
+        <v>79.209999999999994</v>
+      </c>
+      <c r="F91"/>
+      <c r="G91"/>
+      <c r="H91"/>
+      <c r="I91"/>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C92" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D92" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="E92" s="21">
+        <v>79.209999999999994</v>
+      </c>
+      <c r="F92"/>
+      <c r="G92"/>
+      <c r="H92"/>
+      <c r="I92"/>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C93" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D93" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="E93" s="21">
+        <v>79.209999999999994</v>
+      </c>
+      <c r="F93"/>
+      <c r="G93"/>
+      <c r="H93"/>
+      <c r="I93"/>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C94" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D94" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="E94" s="21">
+        <v>90.18</v>
+      </c>
+      <c r="F94"/>
+      <c r="G94"/>
+      <c r="H94"/>
+      <c r="I94"/>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C95" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D95" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="E95" s="21">
+        <v>90.18</v>
+      </c>
+      <c r="F95"/>
+      <c r="G95"/>
+      <c r="H95"/>
+      <c r="I95"/>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C96" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D96" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="E96" s="21">
+        <v>90.18</v>
+      </c>
+      <c r="F96"/>
+      <c r="G96"/>
+      <c r="H96"/>
+      <c r="I96"/>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C97" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D97" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="E97" s="21">
+        <v>90.18</v>
+      </c>
+      <c r="F97"/>
+      <c r="G97"/>
+      <c r="H97"/>
+      <c r="I97"/>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C98" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D98" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="E98" s="21">
+        <v>90.18</v>
+      </c>
+      <c r="F98"/>
+      <c r="G98"/>
+      <c r="H98"/>
+      <c r="I98"/>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C99" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D99" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="E99" s="21">
+        <v>90.18</v>
+      </c>
+      <c r="F99"/>
+      <c r="G99"/>
+      <c r="H99"/>
+      <c r="I99"/>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C100" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D100" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="E100" s="21">
+        <v>90.18</v>
+      </c>
+      <c r="F100"/>
+      <c r="G100"/>
+      <c r="H100"/>
+      <c r="I100"/>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C101" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D101" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="E101" s="21">
+        <v>90.18</v>
+      </c>
+      <c r="F101"/>
+      <c r="G101"/>
+      <c r="H101"/>
+      <c r="I101"/>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C102" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D102" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="E102" s="21">
+        <v>90.18</v>
+      </c>
+      <c r="F102"/>
+      <c r="G102"/>
+      <c r="H102"/>
+      <c r="I102"/>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C103" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D103" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="E103" s="21">
+        <v>81.94</v>
+      </c>
+      <c r="F103"/>
+      <c r="G103"/>
+      <c r="H103"/>
+      <c r="I103"/>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C104" s="13">
+        <v>2.7</v>
+      </c>
+      <c r="D104" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="E104" s="21">
+        <v>81.94</v>
+      </c>
+      <c r="F104"/>
+      <c r="G104"/>
+      <c r="H104"/>
+      <c r="I104"/>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C105" s="13">
+        <v>2.8</v>
+      </c>
+      <c r="D105" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="E105" s="21">
+        <v>81.94</v>
+      </c>
+      <c r="F105"/>
+      <c r="G105"/>
+      <c r="H105"/>
+      <c r="I105"/>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C106" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D106" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="E106" s="21">
+        <v>87.63</v>
+      </c>
+      <c r="F106"/>
+      <c r="G106"/>
+      <c r="H106"/>
+      <c r="I106"/>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C107" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D107" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="E107" s="21">
+        <v>87.63</v>
+      </c>
+      <c r="F107"/>
+      <c r="G107"/>
+      <c r="H107"/>
+      <c r="I107"/>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C108" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D108" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="E108" s="21">
+        <v>87.63</v>
+      </c>
+      <c r="F108"/>
+      <c r="G108"/>
+      <c r="H108"/>
+      <c r="I108"/>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C109" s="13">
+        <v>2</v>
+      </c>
+      <c r="D109" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="E109" s="21">
+        <v>87.63</v>
+      </c>
+      <c r="F109"/>
+      <c r="G109"/>
+      <c r="H109"/>
+      <c r="I109"/>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C110" s="13">
+        <v>3</v>
+      </c>
+      <c r="D110" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="E110" s="21">
+        <v>87.63</v>
+      </c>
+      <c r="F110"/>
+      <c r="G110"/>
+      <c r="H110"/>
+      <c r="I110"/>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C111" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D111" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="E111" s="21">
+        <v>94.11</v>
+      </c>
+      <c r="F111"/>
+      <c r="G111"/>
+      <c r="H111"/>
+      <c r="I111"/>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C112" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D112" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="E112" s="21">
+        <v>94.11</v>
+      </c>
+      <c r="F112"/>
+      <c r="G112"/>
+      <c r="H112"/>
+      <c r="I112"/>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C113" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D113" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="E113" s="21">
+        <v>94.11</v>
+      </c>
+      <c r="F113"/>
+      <c r="G113"/>
+      <c r="H113"/>
+      <c r="I113"/>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C114" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D114" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="E114" s="21">
+        <v>99.78</v>
+      </c>
+      <c r="F114"/>
+      <c r="G114"/>
+      <c r="H114"/>
+      <c r="I114"/>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C115" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D115" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="E115" s="21">
+        <v>99.78</v>
+      </c>
+      <c r="F115"/>
+      <c r="G115"/>
+      <c r="H115"/>
+      <c r="I115"/>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C116" s="13">
+        <v>3.2</v>
+      </c>
+      <c r="D116" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="E116" s="21">
+        <v>99.78</v>
+      </c>
+      <c r="F116"/>
+      <c r="G116"/>
+      <c r="H116"/>
+      <c r="I116"/>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C117" s="13">
+        <v>2.5</v>
+      </c>
+      <c r="D117" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="E117" s="21">
+        <v>106.26</v>
+      </c>
+      <c r="F117"/>
+      <c r="G117"/>
+      <c r="H117"/>
+      <c r="I117"/>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C118" s="13">
+        <v>3.2</v>
+      </c>
+      <c r="D118" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="E118" s="21">
+        <v>106.26</v>
+      </c>
+      <c r="F118"/>
+      <c r="G118"/>
+      <c r="H118"/>
+      <c r="I118"/>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C119" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D119" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="E119" s="21">
+        <v>85.72</v>
+      </c>
+      <c r="F119"/>
+      <c r="G119"/>
+      <c r="H119"/>
+      <c r="I119"/>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C120" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D120" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="E120" s="21">
+        <v>99.2</v>
+      </c>
+      <c r="F120"/>
+      <c r="G120"/>
+      <c r="H120"/>
+      <c r="I120"/>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C121" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D121" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="E121" s="21">
+        <v>112.35</v>
+      </c>
+      <c r="F121"/>
+      <c r="G121"/>
+      <c r="H121"/>
+      <c r="I121"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="94" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:B2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C7" sqref="C7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1">
         <v>1</v>
       </c>
-    </row>
-[...124 lines deleted...]
-      <c r="C18" s="12"/>
+      <c r="B1" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2">
+        <v>2</v>
+      </c>
+      <c r="B2" t="s">
+        <v>180</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A5:F11" xr:uid="{00000000-0009-0000-0000-000001000000}">
-[...8 lines deleted...]
-  <pageSetup paperSize="9" scale="93" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...26 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
+  <Company/>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Emma Reid</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>